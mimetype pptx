--- v0 (2025-10-29)
+++ v1 (2026-06-13)
@@ -2061,54 +2061,54 @@
               <a:noFill/>
             </a:ln>
           </a:insideV>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent6"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
     <p:restoredLeft sz="15651" autoAdjust="0"/>
     <p:restoredTop sz="94675" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="86" d="100"/>
-          <a:sy n="86" d="100"/>
+          <a:sx n="106" d="100"/>
+          <a:sy n="106" d="100"/>
         </p:scale>
-        <p:origin x="1122" y="96"/>
+        <p:origin x="1680" y="96"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="24" y="0"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
@@ -2288,51 +2288,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datos vietos rezervavimo ženklas 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{03C7B43B-BEBE-4660-8DB5-5A220A17E4A6}" type="datetimeFigureOut">
               <a:rPr lang="lt-LT" smtClean="0"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>2023-04-21</a:t>
+              <a:t>2026-05-11</a:t>
             </a:fld>
             <a:endParaRPr lang="lt-LT" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Poraštės vietos rezervavimo ženklas 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="lt-LT" dirty="0"/>
           </a:p>
@@ -2473,51 +2473,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datos vietos rezervavimo ženklas 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{9CA64F19-4BA1-4289-8D24-027DB4AB34EE}" type="datetimeFigureOut">
               <a:rPr lang="lt-LT" smtClean="0"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>2023-04-21</a:t>
+              <a:t>2026-05-11</a:t>
             </a:fld>
             <a:endParaRPr lang="lt-LT" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Poraštės vietos rezervavimo ženklas 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="lt-LT" dirty="0"/>
           </a:p>
@@ -2668,51 +2668,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datos vietos rezervavimo ženklas 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{1313E82E-1EDF-4520-AD55-3A0FBDBAECB0}" type="datetimeFigureOut">
               <a:rPr lang="lt-LT" smtClean="0"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>2023-04-21</a:t>
+              <a:t>2026-05-11</a:t>
             </a:fld>
             <a:endParaRPr lang="lt-LT" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Poraštės vietos rezervavimo ženklas 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="lt-LT" dirty="0"/>
           </a:p>
@@ -2853,51 +2853,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datos vietos rezervavimo ženklas 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{9A687D11-1F45-4350-A489-6B1D90077BAC}" type="datetimeFigureOut">
               <a:rPr lang="lt-LT" smtClean="0"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>2023-04-21</a:t>
+              <a:t>2026-05-11</a:t>
             </a:fld>
             <a:endParaRPr lang="lt-LT" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Poraštės vietos rezervavimo ženklas 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="lt-LT" dirty="0"/>
           </a:p>
@@ -3114,51 +3114,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datos vietos rezervavimo ženklas 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{220FA4BD-F9F5-4001-A2D3-BBB2C0A16D93}" type="datetimeFigureOut">
               <a:rPr lang="lt-LT" smtClean="0"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>2023-04-21</a:t>
+              <a:t>2026-05-11</a:t>
             </a:fld>
             <a:endParaRPr lang="lt-LT" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Poraštės vietos rezervavimo ženklas 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="lt-LT" dirty="0"/>
           </a:p>
@@ -3361,51 +3361,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Datos vietos rezervavimo ženklas 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{18988AB0-EBCB-4772-B431-6556E63AB82F}" type="datetimeFigureOut">
               <a:rPr lang="lt-LT" smtClean="0"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>2023-04-21</a:t>
+              <a:t>2026-05-11</a:t>
             </a:fld>
             <a:endParaRPr lang="lt-LT" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Poraštės vietos rezervavimo ženklas 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="lt-LT" dirty="0"/>
           </a:p>
@@ -3743,51 +3743,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Datos vietos rezervavimo ženklas 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{0613D465-0F52-4019-8B77-44018440A1EA}" type="datetimeFigureOut">
               <a:rPr lang="lt-LT" smtClean="0"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>2023-04-21</a:t>
+              <a:t>2026-05-11</a:t>
             </a:fld>
             <a:endParaRPr lang="lt-LT" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Poraštės vietos rezervavimo ženklas 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="lt-LT" dirty="0"/>
           </a:p>
@@ -3876,51 +3876,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Datos vietos rezervavimo ženklas 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{E22862E3-56FD-49C7-A692-973EF104192B}" type="datetimeFigureOut">
               <a:rPr lang="lt-LT" smtClean="0"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>2023-04-21</a:t>
+              <a:t>2026-05-11</a:t>
             </a:fld>
             <a:endParaRPr lang="lt-LT" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Poraštės vietos rezervavimo ženklas 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="lt-LT" dirty="0"/>
           </a:p>
@@ -3986,51 +3986,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Datos vietos rezervavimo ženklas 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{4E9881FF-264E-4874-9833-D20647CA8EE6}" type="datetimeFigureOut">
               <a:rPr lang="lt-LT" smtClean="0"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>2023-04-21</a:t>
+              <a:t>2026-05-11</a:t>
             </a:fld>
             <a:endParaRPr lang="lt-LT" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Poraštės vietos rezervavimo ženklas 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="lt-LT" dirty="0"/>
           </a:p>
@@ -4278,51 +4278,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Datos vietos rezervavimo ženklas 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{1316763A-9020-421A-A1C9-FE003D8A70C1}" type="datetimeFigureOut">
               <a:rPr lang="lt-LT" smtClean="0"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>2023-04-21</a:t>
+              <a:t>2026-05-11</a:t>
             </a:fld>
             <a:endParaRPr lang="lt-LT" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Poraštės vietos rezervavimo ženklas 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="lt-LT" dirty="0"/>
           </a:p>
@@ -4546,51 +4546,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Datos vietos rezervavimo ženklas 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{1FFDBD49-6A66-407A-86DB-2082A4858645}" type="datetimeFigureOut">
               <a:rPr lang="lt-LT" smtClean="0"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>2023-04-21</a:t>
+              <a:t>2026-05-11</a:t>
             </a:fld>
             <a:endParaRPr lang="lt-LT" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Poraštės vietos rezervavimo ženklas 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="lt-LT" dirty="0"/>
           </a:p>
@@ -4778,51 +4778,51 @@
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{E7759954-2219-4EC1-8E87-50D9E80D82BE}" type="datetimeFigureOut">
               <a:rPr lang="lt-LT" smtClean="0"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>2023-04-21</a:t>
+              <a:t>2026-05-11</a:t>
             </a:fld>
             <a:endParaRPr lang="lt-LT" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Poraštės vietos rezervavimo ženklas 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3028950" y="6356351"/>
             <a:ext cx="3086100" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -7386,144 +7386,123 @@
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="lt-LT" b="1" dirty="0"/>
               <a:t>Gali pasirinkti mokytis dalykus iš laisvai pasirenkamųjų dalykų sąrašo:</a:t>
             </a:r>
             <a:endParaRPr lang="lt-LT" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="lt-LT" dirty="0"/>
               <a:t>Astronomija;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0" smtClean="0"/>
               <a:t>e</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="lt-LT" dirty="0" smtClean="0"/>
-              <a:t>tninė</a:t>
-[...3 lines deleted...]
-              <a:t> </a:t>
+              <a:t>tninė </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="lt-LT" dirty="0"/>
               <a:t>kultūra;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>m</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="lt-LT" dirty="0" smtClean="0"/>
-              <a:t>enų</a:t>
-[...3 lines deleted...]
-              <a:t> </a:t>
+              <a:t>enų </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="lt-LT" dirty="0"/>
               <a:t>istorija;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0" smtClean="0"/>
               <a:t>n</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="lt-LT" dirty="0" smtClean="0"/>
-              <a:t>acionalinio</a:t>
-[...3 lines deleted...]
-              <a:t> </a:t>
+              <a:t>acionalinio </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="lt-LT" dirty="0"/>
               <a:t>saugumo ir krašto gynyba;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0" smtClean="0"/>
               <a:t>p</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="lt-LT" dirty="0" smtClean="0"/>
-              <a:t>sichologija</a:t>
-[...3 lines deleted...]
-              <a:t>;</a:t>
+              <a:t>sichologija;</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0" smtClean="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>g</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="lt-LT" dirty="0" smtClean="0"/>
-              <a:t>eografinės</a:t>
-[...3 lines deleted...]
-              <a:t> </a:t>
+              <a:t>eografinės </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="lt-LT" dirty="0"/>
               <a:t>informacinės </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="lt-LT" dirty="0" smtClean="0"/>
               <a:t>sistemos</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0" smtClean="0"/>
               <a:t>;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="lt-LT" dirty="0"/>
               <a:t>užsienio kalba (tęsiama pagrindiniame ugdyme pradėta antroji užsienio kalba arba pradėta naujai mokytis laisvai pasirenkama</a:t>
             </a:r>
-            <a:endParaRPr lang="lt-LT" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>t</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="lt-LT" dirty="0" smtClean="0"/>
               <a:t>eisė</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="lt-LT" dirty="0"/>
               <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" lvl="1" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="lt-LT" sz="2400" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="lt-LT" dirty="0"/>
           </a:p>
         </p:txBody>
@@ -7623,82 +7602,94 @@
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="lt-LT" b="1" dirty="0"/>
               <a:t>Gali pasirinkti mokytis m</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="lt-LT" dirty="0"/>
               <a:t>ok</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="lt-LT" b="1" dirty="0"/>
               <a:t>yklos siūlomus dalykų modulius:</a:t>
             </a:r>
             <a:endParaRPr lang="lt-LT" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="lt-LT" dirty="0"/>
               <a:t>Programavimo modulis;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
+              <a:rPr lang="lt-LT" dirty="0" smtClean="0"/>
+              <a:t>Matematikos </a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="lt-LT" dirty="0"/>
-              <a:t>Planimetrijos modulis;</a:t>
+              <a:t>modulis;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="lt-LT" dirty="0"/>
               <a:t>Anglų kalbos modulis ;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="lt-LT" dirty="0"/>
               <a:t>Lietuvių kalbos modulis ;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="lt-LT" dirty="0"/>
               <a:t>Chemijos modulis ;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="lt-LT" dirty="0"/>
               <a:t>Biologijos modulis;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="lt-LT" dirty="0"/>
-              <a:t>Fizikos modulis. Judėjimas. Jėgos. Energija. ;</a:t>
+              <a:t>Fizikos </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0" smtClean="0"/>
+              <a:t>modulis </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="lt-LT" dirty="0"/>
+              <a:t>;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="lt-LT" dirty="0"/>
               <a:t>Istorijos modulis.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" lvl="1" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="lt-LT" sz="2400" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="lt-LT" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3376513499"/>
       </p:ext>
     </p:extLst>
@@ -7812,55 +7803,51 @@
               <a:rPr lang="lt-LT" dirty="0"/>
               <a:t> neskaičiuojant valandų, skiriamų brandos darbui bei socialinei - pilietinei </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="lt-LT" dirty="0" smtClean="0"/>
               <a:t>veiklai </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="lt-LT" b="1" dirty="0" smtClean="0"/>
               <a:t>25 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="lt-LT" dirty="0"/>
               <a:t>pamokos per savaitę, maksimalus -</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="lt-LT" b="1" dirty="0"/>
               <a:t>35</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="lt-LT" dirty="0" smtClean="0"/>
               <a:t>.</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0" smtClean="0"/>
-              <a:t> </a:t>
-[...3 lines deleted...]
-              <a:t>M</a:t>
+              <a:t> M</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="lt-LT" dirty="0" err="1" smtClean="0"/>
               <a:t>okinys</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="lt-LT" dirty="0" smtClean="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="lt-LT" dirty="0"/>
               <a:t>turi mokytis ne mažiau </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="lt-LT" b="1" dirty="0"/>
               <a:t>kaip 8 dalykų</a:t>
             </a:r>
             <a:endParaRPr lang="lt-LT" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="lt-LT" dirty="0"/>
               <a:t>Pasirinktam mokymosi turiniui įgyvendinti per dvejus mokslo metus, mokinys kartu su mokykla pasirengia individualų ugdymo planą. </a:t>
             </a:r>
           </a:p>
@@ -12142,51 +12129,51 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
-  <Words>698</Words>
+  <Words>691</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Demonstracija ekrane (4:3)</PresentationFormat>
   <Paragraphs>218</Paragraphs>
   <Slides>10</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Naudojami šriftai</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Tema</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Skaidrių pavadinimai</vt:lpstr>
       </vt:variant>